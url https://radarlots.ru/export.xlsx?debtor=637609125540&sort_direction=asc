--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -792,47 +792,47 @@
         <is>
           <t>637609125540</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46311.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46349.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Грузовой бортовой автомобиль, марка: МАЗ, модель: 437041-262, год изготовления: 2006, цвет: Белый , VIN: Y3M43704160002722, разрешенная максимальная масса 4900 кг, вид собственности: индивидуальная. Тех. описание: коррозия по всему периметру кузова, двигатель частично разобран, колеса сгнили. Не на ходу, стоит с 2017. На имуществе имеется ЗАЛОГ от ликвидированной организации, после покупки – снятие залога через районный суд, а так же запрет на регистрационные действия.
 С предметом торгов можно ознакомиться по адресу: Самарская обл., г. Тольятти, ул. Борковская, д. 81 лит. А, предварительно согласовав дату и время по номеру телефона: 89003154839, 89277788666. Дополнительные документы можно запрашивать по адресу электронной почты: katerina_rogojina@mail.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c55527ef-3a1d-4131-bd93-a4596b727819</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46310.89649305555</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.08181712963</v>
+        <v>46327.08203703703</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>