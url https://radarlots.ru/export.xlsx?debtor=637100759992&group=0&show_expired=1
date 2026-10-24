--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -822,51 +822,51 @@
         <is>
           <t>Земельный участок, площадь 500 кв.м., адрес (местонахождение): Россия, Красноярский район, Грачевский массив, СНТ "Завода им. Тарасова", Земляничная, дом участок № 23, кадастровый (условный) номер: 63:26:0901013:3251.
 С 1 марта 2025 года вступил в силу Федеральный закон от 26.12.2024 № 487-ФЗ «О внесении изменений в отдельные законодательные акты Российской Федерации» Межевание земельного участка осуществляется самостоятельно покупателем имущества за своей счет. Финансовый управляющий не предоставляет услуг межевания.
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом осуществляется по согласованию с организатором торгов по эл. почте: nechayev_roman_uprav@mail.ru и тел.: 89271169345 (в рабочие часы). Ознакомление с имуществом производится самостоятельно и за счет потенциального покупателя с момента публикации сообщения о продаже имущества и до окончания приема заявок. Все риски, связанные с не ознакомлением с имуществом и отсутствием полной информации об имуществе в результате не ознакомления (не полного ознакомления) с имуществом несет покупатель, при таких обстоятельствах покупатель не вправе уклоняться от подписания договора купли-продажи, акта приема-передачи имущества и оплаты в полном объеме. Организатор торгов не несет ответственность в случае невозможности личного ознакомления с имуществом по не зависящим от них причинам.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4ece24e5-f1b1-4ab8-bcd5-383b7b7c8fcc</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>167110</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>334.22</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.1113637723655078</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46310.89677083334</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.08086805556</v>
+        <v>46319.07902777778</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:9a4b414b-ddad-4a19-aaef-276c499946d1_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>232363-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>