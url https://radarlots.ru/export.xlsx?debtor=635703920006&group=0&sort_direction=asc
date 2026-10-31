--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -790,51 +790,51 @@
       </c>
       <c r="AC2" s="3" t="n">
         <v>46290</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46328.95833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль GEELY Emgrand, 2023 года выпуска, VIN: LB3F31031PG026812, цвет кузова белый
 Находится на хранении у должника: Россия, Краснодарский край, г. Геленджик, СНТ "Контур", ул. Пчелиная, д. 14.
 Все фото автомобиля сделаны летом 2026 г. Автомобиль в настоящее время технически исправен.
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом осуществляется очно по адресу его хранения: Россия, Краснодарский край, г. Геленджик, СНТ "Контур", ул. Пчелиная, д. 14. Ознакомление с имуществом осуществляется по предварительной записи по тел.+79272956299 в заранее согласованный день недели. С документами об имуществе можно ознакомиться в электронной форме посредством запроса на sotbankrot@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/79a09a77-1d12-4956-a457-dae3036967d1</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46289.89684027778</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.10394675926</v>
+        <v>46327.09168981481</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:7fe057dc-c8d8-4079-9d7d-c09f561ea832_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>242133-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -885,47 +885,47 @@
       </c>
       <c r="AC3" s="3" t="n">
         <v>46321</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46358.95833333334</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Автомобиль Kia Rio (VIN №Z94C241BBNR259309) 2021 г. выпуска, цвет кузова белый
 Все фото автомобиля сделаны осенью 2026 г. Автомобиль в настоящее время технически не заводится, причина неизвестна
 Находится на хранении у должника: Россия, Краснодарский край, г. Геленджик, СНТ "Контур", ул. Пчелиная, д. 14.
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом осуществляется очно по адресу его хранения: Россия, Краснодарский край, г. Геленджик, СНТ "Контур", ул. Пчелиная, д. 14. Ознакомление с имуществом осуществляется по предварительной записи по тел.+79272956299 в заранее согласованный день недели. С документами об имуществе можно ознакомиться в электронной форме посредством запроса на sotbankrot@mail.ru</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7fe057dc-c8d8-4079-9d7d-c09f561ea832</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46318.9040625</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46325.90869212963</v>
+        <v>46326.89696759259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>