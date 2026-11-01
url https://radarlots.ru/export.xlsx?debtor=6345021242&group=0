--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -790,51 +790,51 @@
           <t>6345021242</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46328</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46383</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Права требования ООО "Стальконструкция" в размере 4 781 608,88 руб. к Чертоляс Тарасу Викторовичу
 (основание возникновение задолженности – Постановление 11 ААС от 29.11.2024 г. дело №А55-30152/2022)
 Ознакомление участников с условиями, характеристиками имущества и документацией осуществляется по адресу: г.Самара, Московское ш., 55 оф. 1020, предварительно позвонив по тел.89272674604, либо отправив запрос на электронную почту: ooonicos@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/65f73236-9115-4275-9a20-560c98eafa37</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46317.89475694444</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.08640046296</v>
+        <v>46327.08434027778</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:a412b364-8eac-4190-9aaf-822a5f699d84_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>388828</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -885,47 +885,47 @@
           <t>6345021242</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46328</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46383</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Права требования ООО "Стальконструкция" в размере 10 808 960,40 руб. к Степанову Сергею Владимировичу
 (основание возникновение задолженности – Постановление 11 ААС от 29.11.2024 г. дело №А55-30152/2022, Определение Арбитражного суда Самарской области от 13.11.2025 г. дело №А55-30152/2022)
 Ознакомление участников с условиями, характеристиками имущества и документацией осуществляется по адресу: г.Самара, Московское ш., 55 оф. 1020, предварительно позвонив по тел.89272674604, либо отправив запрос на электронную почту: ooonicos@mail.ru</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a412b364-8eac-4190-9aaf-822a5f699d84</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46317.88182870371</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46326.08608796296</v>
+        <v>46327.08420138889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>