--- v1 (2026-11-01)
+++ v2 (2026-11-01)
@@ -790,51 +790,51 @@
           <t>6345021242</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46328</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46383</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Права требования ООО "Стальконструкция" в размере 4 781 608,88 руб. к Чертоляс Тарасу Викторовичу
 (основание возникновение задолженности – Постановление 11 ААС от 29.11.2024 г. дело №А55-30152/2022)
 Ознакомление участников с условиями, характеристиками имущества и документацией осуществляется по адресу: г.Самара, Московское ш., 55 оф. 1020, предварительно позвонив по тел.89272674604, либо отправив запрос на электронную почту: ooonicos@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/65f73236-9115-4275-9a20-560c98eafa37</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46317.89475694444</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46327.08434027778</v>
+        <v>46327.89753472222</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:a412b364-8eac-4190-9aaf-822a5f699d84_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>388828</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -885,47 +885,47 @@
           <t>6345021242</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46328</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46383</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Права требования ООО "Стальконструкция" в размере 10 808 960,40 руб. к Степанову Сергею Владимировичу
 (основание возникновение задолженности – Постановление 11 ААС от 29.11.2024 г. дело №А55-30152/2022, Определение Арбитражного суда Самарской области от 13.11.2025 г. дело №А55-30152/2022)
 Ознакомление участников с условиями, характеристиками имущества и документацией осуществляется по адресу: г.Самара, Московское ш., 55 оф. 1020, предварительно позвонив по тел.89272674604, либо отправив запрос на электронную почту: ooonicos@mail.ru</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a412b364-8eac-4190-9aaf-822a5f699d84</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46317.88182870371</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46327.08420138889</v>
+        <v>46327.89747685185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>