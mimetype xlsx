--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -790,51 +790,51 @@
         <is>
           <t>633515300711</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46307</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46356.99930555555</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль ЛИФАН 113300. Идентификационный номер (VIN): X9W113300D0010310. Год выпуска: 2013. Модель, № двигателя: 120700331. Кузов № X9W113300D0010310. Цвет кузова: черный. Мощность двигателя, л.с. (кВт): 88.4 (65). Объем двигателя, куб. см: 1342.
 Требуется ремонт элементов ходовой части (стойки, стойки стабилизатора, пружины, задние ступицы), ремонт или замена рулевой рейки (руль поворачивается с усилием). Требуется замена насоса гидроусилителя руля, глушителя, требуется ремонт кондиционера, замена регулятора отопителя. Имеется трещина на заднем бампере, по кузову имеются следы ржавчины, сколы и царапины на ЛКП.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3c8eac56-4a77-48f6-93d8-4a6dfc3ecfb0</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46300.88344907408</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46327.89684027778</v>
+        <v>46328.08394675926</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:1912abf6-02b0-465b-aab0-e782108930c9_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>960000335029</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>