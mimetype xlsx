--- v0 (2026-10-17)
+++ v1 (2026-10-20)
@@ -830,51 +830,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>4804843.99</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>58810.82</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.7075268244037201</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>3/Этаж, 4/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46308.88377314815</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46312.88385416667</v>
+        <v>46315.07971064815</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:3af9c047-d9fc-4568-b319-6ddfa080d78c_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>374525</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>