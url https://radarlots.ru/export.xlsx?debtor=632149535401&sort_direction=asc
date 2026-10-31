--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -783,51 +783,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>632149535401</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46332.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46332.54166666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>автомобиль - Changan CS55 PLUS SC6452А, 2023 г.в., VIN: LS4ASE2ХРА261534; легковой комби (хэтчбек); категория ТС В/М1; цвет серый; экологический класс шестой; одобрение типа ТС TCRUE-CN.МЛ26.00132Р1, пробег 49 513 км.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7d536759-e3ae-433e-8f6c-7e97b5ce9148</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46302.0812037037</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.89559027777</v>
+        <v>46327.08232638889</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:23443533-9235-4701-b3dc-252ab02309d1_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>5584156-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -871,47 +871,47 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>632149535401</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46343.5</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46343.54166666666</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>автотранспортное средство: Changan UNI-V, 2023 г.в., VIN: LS5A2DKEXPA330132; Тип ТС: легковой седан; категория ТС В/М1; цвет черный; экологический класс пятый; одобрение типа ТС OПRUA-CN.RU00.0110728, пробег 24 408 км., мощность 133 кВт/180.8 л.с.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/23443533-9235-4701-b3dc-252ab02309d1</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46313.07699074074</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46326.89664351852</v>
+        <v>46327.08296296297</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>