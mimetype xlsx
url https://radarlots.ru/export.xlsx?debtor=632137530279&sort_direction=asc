--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -787,47 +787,47 @@
         <is>
           <t>632137530279</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46318.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46356.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль, марка: LEXUS, модель: GS 450H, год изготовления: 2008, цвет: Серебристый, мощность двигателя, л. с. (кВт): 296 (217,7), разрешенная максимальная масса: 2355 кг, VIN: JTHBC96S005017296, ПТС: 63РО882631, г/н: М696КМ763.
 Ознакомиться с порядком продажи имущества, получить дополнительную информацию об имуществе можно в рабочие дни с 11:00 до 13:00 часов по предварительной договоренности с организатором торгов о дне и времени такого осмотра по телефону 89179770577</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/08c376e9-21f7-453c-a1e7-9019402ff99c</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46317.89714120371</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.08180555556</v>
+        <v>46327.08202546297</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>