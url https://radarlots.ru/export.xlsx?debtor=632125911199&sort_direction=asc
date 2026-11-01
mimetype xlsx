--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -788,51 +788,51 @@
           <t>632125911199</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46349.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46393.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот № 8. Право требования дебиторской задолженности на основании Решения Промышленного районного суда г. Самары по делу № 2-4673/2026 о взыскании в пользу Семзенец (Алчиновой) Елены Геннадьевны с Корноуховой Алины Александровны неосновательного обогащения в сумме 250 000 рублей.
 Порядок ознакомления с имуществом должника:
 РФ, Самарская область, г. Тольятти, ул. Юбилейная 2Б оф. 316, предварительно созвониться по тел. 89272198609</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/fb47acbb-7dfa-4a35-be5a-4daae23f13af</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46319.06790509259</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.07961805556</v>
+        <v>46328.07957175926</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:0eb2a1b9-5007-4a76-a909-d307b3b4f40b_7</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>242144-МЭТС-7</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>7</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -881,51 +881,51 @@
           <t>632125911199</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46349.41666666666</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46393.41666666666</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Лот № 7. Право требования дебиторской задолженности на основании Решения Промышленного районного суда г. Самары по делу № 2-4673/2026 о взыскании в пользу Семзенец (Алчиновой) Елены Геннадьевны с Мартынова Никиты Владимировича неосновательного обогащения в сумме 650 000 рублей.
 Порядок ознакомления с имуществом должника:
 РФ, Самарская область, г. Тольятти, ул. Юбилейная 2Б оф. 316, предварительно созвониться по тел. 89272198609</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0eb2a1b9-5007-4a76-a909-d307b3b4f40b</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46319.07741898148</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46326.07983796296</v>
+        <v>46328.07966435186</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:09600a57-7fcd-47b7-8b07-3a5f887ad171_6</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>242144-МЭТС-6</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>6</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -974,51 +974,51 @@
           <t>632125911199</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46349.41666666666</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46393.41666666666</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Лот № 6. Право требования дебиторской задолженности на основании Решения Орловского районного суда Орловской области по делу № 2-1908/2026 о взыскании в пользу Семзенец (Алчиновой) Елены Геннадьевны с Ермакова Андрея Евгеньевича неосновательного обогащения в сумме 300 000 рублей.
 Порядок ознакомления с имуществом должника:
 РФ, Самарская область, г. Тольятти, ул. Юбилейная 2Б оф. 316, предварительно созвониться по тел. 89272198609</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/09600a57-7fcd-47b7-8b07-3a5f887ad171</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46319.07790509259</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46326.08005787037</v>
+        <v>46328.07989583333</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:8dfa8f40-b0ab-4c6a-b6ed-8fed16a2c2fe_5</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>242144-МЭТС-5</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>5</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1067,51 +1067,51 @@
           <t>632125911199</t>
         </is>
       </c>
       <c r="AC5" s="3" t="n">
         <v>46349.41666666666</v>
       </c>
       <c r="AD5" s="3" t="n">
         <v>46393.41666666666</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Лот № 5. Право требования дебиторской задолженности на основании Заочного решения Слюдянского районного суда Иркутской области от 04.05.2026 о взыскании в пользу Семзенец (Алчиновой) Елены Геннадьевны с Зелента Кирилла Евгеньевича неосновательного обогащения в сумме 100 000 рублей.
 Порядок ознакомления с имуществом должника:
 РФ, Самарская область, г. Тольятти, ул. Юбилейная 2Б оф. 316, предварительно созвониться по тел. 89272198609</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/8dfa8f40-b0ab-4c6a-b6ed-8fed16a2c2fe</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46319.07825231482</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46326.08015046296</v>
+        <v>46328.08018518519</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:bf6c0961-fb2f-4ab0-8869-367e53809fd1_4</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>242144-МЭТС-4</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>4</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1160,51 +1160,51 @@
           <t>632125911199</t>
         </is>
       </c>
       <c r="AC6" s="3" t="n">
         <v>46349.41666666666</v>
       </c>
       <c r="AD6" s="3" t="n">
         <v>46393.41666666666</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>Лот № 4. Право требования дебиторской задолженности на основании Заочного решения Советского районного суда г. Самары от 01.07.2026 о взыскании в пользу Семзенец (Алчиновой) Елены Геннадьевны с Голояна Давита Гариковича неосновательного обогащения в сумме 300 000 рублей.
 Порядок ознакомления с имуществом должника:
 РФ, Самарская область, г. Тольятти, ул. Юбилейная 2Б оф. 316, предварительно созвониться по тел. 89272198609</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/bf6c0961-fb2f-4ab0-8869-367e53809fd1</t>
         </is>
       </c>
       <c r="AQ6" s="3" t="n">
         <v>46319.07859953704</v>
       </c>
       <c r="AR6" s="3" t="n">
-        <v>46326.08028935185</v>
+        <v>46328.08040509259</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:96face56-a349-4df4-a5fd-597c0f781744_3</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>242144-МЭТС-3</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>3</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1253,51 +1253,51 @@
           <t>632125911199</t>
         </is>
       </c>
       <c r="AC7" s="3" t="n">
         <v>46349.41666666666</v>
       </c>
       <c r="AD7" s="3" t="n">
         <v>46393.41666666666</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Лот № 3. Право требования дебиторской задолженности на основании Заочного решения Советского районного суда г. Самары от 01.07.2026 о взыскании в пользу Семзенец (Алчиновой) Елены Геннадьевны с Сидоровой Елизаветы Сергеевны неосновательного обогащения в сумме 444 000 рублей.
 Порядок ознакомления с имуществом должника:
 РФ, Самарская область, г. Тольятти, ул. Юбилейная 2Б оф. 316, предварительно созвониться по тел. 89272198609</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/96face56-a349-4df4-a5fd-597c0f781744</t>
         </is>
       </c>
       <c r="AQ7" s="3" t="n">
         <v>46319.07880787037</v>
       </c>
       <c r="AR7" s="3" t="n">
-        <v>46326.08043981482</v>
+        <v>46328.08055555556</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>fedresurs:1a553ede-6624-4535-8cef-c8618a9e6fd5_2</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>242144-МЭТС-2</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>2</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1346,51 +1346,51 @@
           <t>632125911199</t>
         </is>
       </c>
       <c r="AC8" s="3" t="n">
         <v>46349.41666666666</v>
       </c>
       <c r="AD8" s="3" t="n">
         <v>46393.41666666666</v>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>Лот № 2. Право требования дебиторской задолженности на основании Заочного решения Железнодорожного районного суда г. Самары от 25.05.2026 о взыскании в пользу Семзенец (Алчиновой) Елены Геннадьевны с Зеленко Лилии Васильевны неосновательного обогащения в сумме 75 000 рублей.
 Порядок ознакомления с имуществом должника:
 РФ, Самарская область, г. Тольятти, ул. Юбилейная 2Б оф. 316, предварительно созвониться по тел. 89272198609</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1a553ede-6624-4535-8cef-c8618a9e6fd5</t>
         </is>
       </c>
       <c r="AQ8" s="3" t="n">
         <v>46319.0790162037</v>
       </c>
       <c r="AR8" s="3" t="n">
-        <v>46326.08052083333</v>
+        <v>46328.08097222223</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>fedresurs:5a0f2b85-979c-4373-ba6a-62a964079df3_1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>242144-МЭТС-1</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>1</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1439,47 +1439,47 @@
           <t>632125911199</t>
         </is>
       </c>
       <c r="AC9" s="3" t="n">
         <v>46349.41666666666</v>
       </c>
       <c r="AD9" s="3" t="n">
         <v>46393.41666666666</v>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>Лот № 1. Право требования дебиторской задолженности на основании Решения Краснокутского районного суда Саратовской области от 22.06.2026 о взыскании в пользу Семзенец (Алчиновой) Елены Геннадьевны с Гузенко (Стениной) Елизаветы Анатольевны неосновательного обогащения в сумме 360 000 рублей.
 Порядок ознакомления с имуществом должника:
 РФ, Самарская область, г. Тольятти, ул. Юбилейная 2Б оф. 316, предварительно созвониться по тел. 89272198609</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5a0f2b85-979c-4373-ba6a-62a964079df3</t>
         </is>
       </c>
       <c r="AQ9" s="3" t="n">
         <v>46319.07915509259</v>
       </c>
       <c r="AR9" s="3" t="n">
-        <v>46326.08079861111</v>
+        <v>46328.08111111111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>