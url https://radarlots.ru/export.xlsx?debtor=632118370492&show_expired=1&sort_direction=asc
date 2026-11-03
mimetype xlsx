--- v0 (2026-11-01)
+++ v1 (2026-11-03)
@@ -889,47 +889,47 @@
         <is>
           <t>632118370492</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46321.33333333334</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46356.70833333334</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Автобетоносмеситель DAF 95430 ATL, 1996 г.в., VIN XLRTE47WS0E447971, гос.рег.знак У169ЕР163
 Дополнительная информация, а также описание, состав и характеристики имущества, порядок ознакомления с имуществом и документацией по адресу: Самарская обл., г. Сызрань, ул. Кирпичная, д. 28 А, тел.: 89277070171.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/62067d8f-bdc0-48c2-83bb-bca8711c240e</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46315.89565972222</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46327.89729166667</v>
+        <v>46329.08623842592</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>