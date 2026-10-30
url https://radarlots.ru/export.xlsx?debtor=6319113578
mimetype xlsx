--- v0 (2026-10-23)
+++ v1 (2026-10-30)
@@ -783,51 +783,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>6319113578</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46192.45833333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46331.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>ТМЦ в количестве 21-й позиции (блок управления, цилиндр гидравлический, ремкомплекты, фильтры, кольца и пр.)</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0eef29dd-1c58-4398-9ef5-295cdec50a5d</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46301.08826388889</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46318.08496527778</v>
+        <v>46325.08003472222</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:8b7d927e-e19d-4a03-a41b-93edaeb58815_6</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>5548428-6</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>6</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приостановлены</t>
         </is>
@@ -871,51 +871,51 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>6319113578</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46192.45833333334</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46331.45833333334</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>ТМЦ в количестве 15-ти позиций (набор головок, фильтр и домкраты гидравлические, насосы, сверлильный и точильный станки и пр.)</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/8b7d927e-e19d-4a03-a41b-93edaeb58815</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46301.08798611111</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46318.08456018518</v>
+        <v>46325.07998842592</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:d827b397-0e73-4098-beeb-41ab1cf05e37_5</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>5548428-5</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>5</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приостановлены</t>
         </is>
@@ -959,51 +959,51 @@
       <c r="AB4" t="inlineStr">
         <is>
           <t>6319113578</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46192.45833333334</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46331.45833333334</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>ТМЦ в количестве 18-ти позиций (карданы для грейдера ДЗ 08, насосы, ножи отвала, компрессор и пр.)</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d827b397-0e73-4098-beeb-41ab1cf05e37</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46301.08777777778</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46318.08428240741</v>
+        <v>46325.07993055556</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:021ca22f-9b5d-41a9-8726-db216a3807f3_2</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>5548428-2</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>2</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приостановлены</t>
         </is>
@@ -1047,51 +1047,51 @@
       <c r="AB5" t="inlineStr">
         <is>
           <t>6319113578</t>
         </is>
       </c>
       <c r="AC5" s="3" t="n">
         <v>46192.45833333334</v>
       </c>
       <c r="AD5" s="3" t="n">
         <v>46331.45833333334</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>ТМЦ в количестве 54-х позиций (фильтры, стекла, шланги, ремни, ремкомплекты, тросы и пр.)</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/021ca22f-9b5d-41a9-8726-db216a3807f3</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46301.0875</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46318.08402777778</v>
+        <v>46325.07979166666</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:800c350c-4ff9-4c7c-aaf0-eb2f195a79f5_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>5548428-1</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приостановлены</t>
         </is>
@@ -1135,51 +1135,51 @@
       <c r="AB6" t="inlineStr">
         <is>
           <t>6319113578</t>
         </is>
       </c>
       <c r="AC6" s="3" t="n">
         <v>46192.45833333334</v>
       </c>
       <c r="AD6" s="3" t="n">
         <v>46331.45833333334</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>ТМЦ в количестве 15-ти позиций (подъемник ПП 24, кондиционеры, бочки, ящики, хомуты и пр.)</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/800c350c-4ff9-4c7c-aaf0-eb2f195a79f5</t>
         </is>
       </c>
       <c r="AQ6" s="3" t="n">
         <v>46301.08715277778</v>
       </c>
       <c r="AR6" s="3" t="n">
-        <v>46318.08398148148</v>
+        <v>46325.07972222222</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:389fbcdd-24ef-4122-a010-83f16eb4ca05_4</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>5548428-4</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>4</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приостановлены</t>
         </is>
@@ -1223,47 +1223,47 @@
       <c r="AB7" t="inlineStr">
         <is>
           <t>6319113578</t>
         </is>
       </c>
       <c r="AC7" s="3" t="n">
         <v>46192.45833333334</v>
       </c>
       <c r="AD7" s="3" t="n">
         <v>46331.45833333334</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>ТМЦ в количестве 19-ти позиций (редуктор Урала, газовые и пропановые баллоны, ПЗУ, распределители и реактивные штанги грейдера ДЗ 08 и пр.)</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/389fbcdd-24ef-4122-a010-83f16eb4ca05</t>
         </is>
       </c>
       <c r="AQ7" s="3" t="n">
         <v>46301.08694444445</v>
       </c>
       <c r="AR7" s="3" t="n">
-        <v>46318.08384259259</v>
+        <v>46325.07965277778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>