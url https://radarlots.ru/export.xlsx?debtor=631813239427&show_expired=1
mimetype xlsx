--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -820,51 +820,51 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, Кадастровый номер: 63:17:0301003:2384, Адрес или местоположение: Самарская обл., р-н Волжский, Площадь 600 кв.м, Категория земель: Земли сельскохозяйственного назначения, Вид разрешённого использования: Для ведения гражданами садоводства и огородничества Граница земельного участка не установлена в соответствии с требованиями земельного законодательства
 Ознакомиться с условиями и порядком проведения торгов, оформлением подачи заявок, проектом договора купли-продажи можно на сайте: http://bankrot.cdtrf.ru. Дополнительная информация, а также описание, состав и характеристики имущества, порядок ознакомления с имуществом и документацией по адресу: Самарская обл., г. Сызрань, ул. Кирпичная, д. 28 А, тел.: 89277070171</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7c5dec18-baf6-4b2c-bc49-4ab1699ee4f7</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>506424</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>844.04</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.1899999999999999</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46315.89732638889</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46325.90678240741</v>
+        <v>46326.89618055556</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:c97bb25f-1207-444d-b7d3-b380fc620b35_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>387669</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -939,51 +939,51 @@
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Земельный участок, Кадастровый номер: 63:31:1406005:3417, Адрес или местоположение: Самарская обл., р-н Сергиевский, Площадь 1000 кв.м, Категория земель: Земли сельскохозяйственного назначения, Вид разрешённого использования: Для ведения гражданами садоводства и огородничества. Граница земельного участка не установлена в соответствии с требованиями земельного законодательства
 Ознакомиться с условиями и порядком проведения торгов, оформлением подачи заявок, проектом договора купли-продажи можно на сайте: http://bankrot.cdtrf.ru. Дополнительная информация, а также описание, состав и характеристики имущества, порядок ознакомления с имуществом и документацией по адресу: Самарская обл., г. Сызрань, ул. Кирпичная, д. 28 А, тел.: 89277070171</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c97bb25f-1207-444d-b7d3-b380fc620b35</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>138930</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>138.93</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>0.1899999999999999</v>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46315.8959375</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46325.90653935185</v>
+        <v>46326.89607638889</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:1e8f6853-001d-4d97-9dbf-1e8ed4dd40a7_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>379361</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>