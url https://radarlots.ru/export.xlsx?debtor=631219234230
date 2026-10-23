--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -791,51 +791,51 @@
           <t>631219234230</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46339.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46339.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки ГРУЗОВОЙ модель 3010GD 2020 г.в. VIN-номер Z783010GDL0062168
 Ознакомление осуществляется в период представления заявок в рабочие дни по предварительной договоренности по тел. 89601766734; путем направления запроса на электронную почту torgi.mikheev@gmail.com в виде отсканированного документа с подписью для физических лиц, с печатью и подписью уполномоченного лица для индивидуальных предпринимателей и юридических лиц, с приложением документов, подтверждающих полномочия на подписание запроса.
 , Ознакомление осуществляется в период представления заявок в рабочие дни по предварительной договоренности по тел. 89601766734; путем направления запроса на электронную почту torgi.mikheev@gmail.com в виде отсканированного документа с подписью для физических лиц, с печатью и подписью уполномоченного лица для индивидуальных предпринимателей и юридических лиц, с приложением документов, подтверждающих полномочия на подписание запроса.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5d75a8ae-3f6d-497c-9883-765347b2f3c9</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46309.08203703703</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.8987037037</v>
+        <v>46318.08096064815</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:5d75a8ae-3f6d-497c-9883-765347b2f3c9_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>19461</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -886,47 +886,47 @@
         <is>
           <t>631219234230</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46339.375</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46339.45833333334</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Автомобиль марки Грузовой модель 3010 Gd 2018 г.в. VIN-номер Z783010GDJ0047136
 Ознакомление осуществляется в период представления заявок в рабочие дни по предварительной договоренности по тел. 89601766734; путем направления запроса на электронную почту torgi.mikheev@gmail.com в виде отсканированного документа с подписью для физических лиц, с печатью и подписью уполномоченного лица для индивидуальных предпринимателей и юридических лиц, с приложением документов, подтверждающих полномочия на подписание запроса, Ознакомление осуществляется в период представления заявок в рабочие дни по предварительной договоренности по тел. 89601766734; путем направления запроса на электронную почту torgi.mikheev@gmail.com в виде отсканированного документа с подписью для физических лиц, с печатью и подписью уполномоченного лица для индивидуальных предпринимателей и юридических лиц, с приложением документов, подтверждающих полномочия на подписание запроса.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5d75a8ae-3f6d-497c-9883-765347b2f3c9</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46309.08203703703</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46317.8987037037</v>
+        <v>46318.08096064815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>