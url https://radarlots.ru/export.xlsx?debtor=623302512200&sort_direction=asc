--- v0 (2026-10-15)
+++ v1 (2026-10-17)
@@ -789,47 +789,47 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46307.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46342.70833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Транспортное средство КИА РИО VIN: Z94CB41AAFR247285, 2014 г.в., госномер: О377АК750, цвет: СЕРЫЙ ТЕМНЫЙ, пробег 277430 км.
 Техническое состояние: частично неисправно, все основные агрегаты на месте, машина заводится, но при работе двигателя слышен стук, в связи с чем предположительно имеется неисправность двигателя неустановленного характера.
 Порядок ознакомления с имуществом должника:
 Ознакомиться с имуществом, положением о торгах и иными документами в отношении реализуемого имущества возможно по согласованию способа, времени и места ознакомления с организатором торгов по следующим реквизитам организатора торгов: 302000, г. Орел, а/я 101, (тел.+7(953)6271616), эл. почта: 127dvau@gmail.com</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4a56654c-f845-4924-a0b8-bc96c1c4cf57</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46304.90469907408</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46309.92056712963</v>
+        <v>46312.08092592593</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>