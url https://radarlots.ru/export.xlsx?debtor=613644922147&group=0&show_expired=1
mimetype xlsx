--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -824,51 +824,51 @@
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e1a279d6-1bbb-40f0-a9af-58df3b35bab1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>605437.48</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>324.11</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.1006503264383302</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46310.90555555555</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.90725694445</v>
+        <v>46319.89627314815</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:f6668943-adaf-48d7-83a6-76dff8ae366e_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>69746-ОАОФ</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>