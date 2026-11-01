--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -827,51 +827,51 @@
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6295f47a-e2e9-4a58-86e1-fcae9bcf4f29</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>143977.02</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>211.42</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.06797626454555028</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46277.08975694444</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.1050462963</v>
+        <v>46327.09170138889</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:2623b3bf-2721-4d06-92cf-1e71df61f2dc_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>225569-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>