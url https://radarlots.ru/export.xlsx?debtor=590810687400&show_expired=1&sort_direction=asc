--- v0 (2026-10-23)
+++ v1 (2026-11-01)
@@ -895,47 +895,47 @@
         <is>
           <t>590810687400</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46309.375</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46345.375</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Автомобиль УАЗ Профи (UAZ PROFI 236031-08), 2021 г.в., VIN XTT236031M1020776, г/н Р844АУ159, пробег 174 427 км. Находится в залоге у КБ «ЛОКО-Банк» (АО) (ИНН 7750003943, ОГРН 1057711014195).
 Автомобиль НЕИСПРАВЕН, эксплуатация до устранения дефектов запрещена. По дефектовочной ведомости от 21.05.2026 (ИП Менделев Е.Е.): двигатель – критический износ ЦПГ, выработка коленвала, деформация/трещины ГБЦ, износ распредвалов, вытяжка цепи ГРМ (нужен капремонт); МКПП и сцепление – износ/разрушение подшипников, повреждение зубьев первичного и вторичного валов, износ накладок и муфты сцепления; задний мост – повреждение зубьев главной пары, люфт дифференциала, выработка/деформация полуосей; передняя подвеска – износ и деформация цапф обоих поворотных кулаков; тормоза – износ передних дисков, задних барабанов и колодок сверх нормы. Ориентировочная стоимость восстановления по смете – 470 000 руб. Продается в существующем состоянии.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/384e2a20-f28c-44a6-9628-169b107710bc</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46308.89829861111</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46319.08033564815</v>
+        <v>46327.08217592593</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>