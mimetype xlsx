--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -808,47 +808,47 @@
         <v>46324.625</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль: марки: KIA,
 модель: Rio
 год выпуска: 2012 г.,
 кузов №: Z94CB41AACR046737,
 идентификационный номер (VIN): Z94CB41AACR046737
 Транспортное средство находится в залоге у ПАО "Совкомбанк".
 На автомобиль наложены ограничения на регистрационные действия.
 Техническое состояние автомобиля оценивается, как удовлетворительное.
 , Ознакомление с имуществом осуществляется по адресу:Московская область, Одинцово, пос. Часцы 1, д.101, в период представления заявок на участие в торгах, предварительно записавшись по телефону: +7 926 167-12-66 (Дина).
 В случае возникновения трудностей с организацией ознакомления с имуществом можно обращаться по тел. финансового управляющего: 89958861763.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/95d7a8a1-5b7e-451f-9ec8-ed913aa79ea8</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46294.09563657407</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.09234953704</v>
+        <v>46318.09475694445</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>