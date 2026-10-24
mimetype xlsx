--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -825,51 +825,51 @@
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b50cb224-8ec2-4843-b147-85e72daf5f55</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>8729544.09</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>30039.73</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.439249066213262</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46277.97564814815</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.09261574074</v>
+        <v>46319.09376157408</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:76eb53cb-1322-4c44-96d8-672315e70ae0_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>225644-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>