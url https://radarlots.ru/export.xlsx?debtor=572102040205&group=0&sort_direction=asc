--- v0 (2026-10-29)
+++ v1 (2026-11-01)
@@ -722,154 +722,157 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:71918194-58d6-4ae6-9e18-638f572dd477_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>960000336380</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>1/4 доля в праве на жилое помещение, площадь: 50,2кв.м., адрес (местонахождение): Российская Федерация, Орловская область, р-н Орловский, с Моховица, ул Центральная, д 58, кв 9, кадастровый номер:…</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Орловская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Российская Федерация, Орловская область, р-н Орловский, с Моховица, ул Центральная, д 58, кв 9</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>57:10:0100101:591</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>50.2</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>280800</v>
+        <v>40400</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>280800</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>5593.63</v>
+        <v>804.78</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>28080</v>
+        <v>4040</v>
+      </c>
+      <c r="Q2" s="3" t="n">
+        <v>40400</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Российский аукционный дом</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Андрияхина Анастасия Сергеевна</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>572102040205</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46297.375</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46329.375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>1/4 доля в праве на жилое помещение, площадь: 50,2кв.м., адрес (местонахождение): Российская Федерация, Орловская область, р-н Орловский, с Моховица, ул Центральная, д 58, кв 9, кадастровый номер: 57:10:0100101:591</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/71918194-58d6-4ae6-9e18-638f572dd477</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>891877.3</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>17766.48</v>
       </c>
       <c r="AJ2" s="5" t="n">
-        <v>0.6851584853656439</v>
+        <v>0.9547022892050285</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>03/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46293.89810185185</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46325.07965277778</v>
+        <v>46327.08384259259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>