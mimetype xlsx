--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -824,51 +824,51 @@
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/526fad69-e504-494e-b985-7ec700012018</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>27091800</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>6.92</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.9967741932983412</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Общая долевая собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46309.9065162037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.0819212963</v>
+        <v>46319.0802662037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:526fad69-e504-494e-b985-7ec700012018_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>71311-ЗАОФ</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -950,51 +950,51 @@
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/526fad69-e504-494e-b985-7ec700012018</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>1129836.32</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>1.12</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>0.9967741964605988</v>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>Общая долевая собственность</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46309.9065162037</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46317.0819212963</v>
+        <v>46319.0802662037</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:526fad69-e504-494e-b985-7ec700012018_3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>71311-ЗАОФ</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>3</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1076,51 +1076,51 @@
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/526fad69-e504-494e-b985-7ec700012018</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>2980429.43</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>1.12</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>0.9967741930396923</v>
       </c>
       <c r="AM4" t="inlineStr">
         <is>
           <t>Общая долевая собственность</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46309.9065162037</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46317.0819212963</v>
+        <v>46319.0802662037</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:526fad69-e504-494e-b985-7ec700012018_4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>71311-ЗАОФ</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>4</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1197,51 +1197,51 @@
         <v>46346.75</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>1/279 доля в праве на земельный участок, расположенный по адресу: Оренбургская область, Александровский район, Ждановский сельсовет, земельный участок расположен в западной части кадастрового квартала 56:04:0520005. Кадастровый номер: 56:04:0520005:5.</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/526fad69-e504-494e-b985-7ec700012018</t>
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>1890333.76</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>1.12</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>0.9967743791445591</v>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46309.9065162037</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46317.0819212963</v>
+        <v>46319.0802662037</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:526fad69-e504-494e-b985-7ec700012018_5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>71311-ЗАОФ</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>5</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1323,47 +1323,47 @@
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/526fad69-e504-494e-b985-7ec700012018</t>
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>1880282.67</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>1.12</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>0.9967741977859106</v>
       </c>
       <c r="AM6" t="inlineStr">
         <is>
           <t>Общая долевая собственность</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46309.9065162037</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46317.0819212963</v>
+        <v>46319.0802662037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>