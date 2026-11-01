--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -829,51 +829,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>130520.58</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>56748.08</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.1863352124239718</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>15/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46317.87516203704</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46327.07305555556</v>
+        <v>46327.89611111111</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:dc96eaa5-cf84-4951-a0d6-fc728242a7dd_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ЗАОФЦП-227594</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -955,47 +955,47 @@
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/dc96eaa5-cf84-4951-a0d6-fc728242a7dd</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>13258080</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>1.86</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>0.9509732932672</v>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>Общая долевая собственность</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46317.90809027778</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46327.08366898148</v>
+        <v>46327.89706018518</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>