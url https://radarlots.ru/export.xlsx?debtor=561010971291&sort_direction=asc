--- v1 (2026-11-01)
+++ v2 (2026-11-01)
@@ -754,126 +754,126 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Нежилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Оренбургская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Оренбургская область, город Оренбург, проезд Нижний, 8/1, пом 24</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>56:44:0314001:3589</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>2.3</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>106200</v>
+        <v>94400</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>118000</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>46173.91</v>
+        <v>41043.48</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>10620</v>
+        <v>9440</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Альфалот</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Тукушев Максим Ранельевич</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>561010971291</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46318.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46347.99930555555</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Нежилое помещение с кадастровым номером: 56:44:0314001:3589, по адресу: Оренбургская область, город Оренбург, проезд Нижний, 8/1, пом 24; площадь: 2.3 кв. м; вид права, доля в праве: собственность; дата государственной регистрации: 19.02.2016 г.; номер государственной регистрации: 56-56/001-56/001/121/2016-1245/2; основание государственной регистрации: Договор купли-продажи помещения, № 24, выдан 12.02.2016 г.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/64c3d71a-f380-482d-81a0-45e40a771a4f</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>130520.58</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>56748.08</v>
       </c>
       <c r="AJ2" s="5" t="n">
-        <v>0.1863352124239718</v>
+        <v>0.2767424110435305</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>15/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46317.87516203704</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46327.89611111111</v>
+        <v>46328.0731712963</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:dc96eaa5-cf84-4951-a0d6-fc728242a7dd_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ЗАОФЦП-227594</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -955,47 +955,47 @@
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/dc96eaa5-cf84-4951-a0d6-fc728242a7dd</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>13258080</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>1.86</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>0.9509732932672</v>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>Общая долевая собственность</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46317.90809027778</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46327.89706018518</v>
+        <v>46328.08443287037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>