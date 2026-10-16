--- v0 (2026-10-16)
+++ v1 (2026-10-16)
@@ -830,51 +830,51 @@
 9) нежилое здание градирня, общей площадью 24,8 кв.м. кадастровый номер 56:12:0301035:266, расположенное по адресу: Оренбургская обл., Илекский р-н, с. Илек, ул. Чапаевская, д. 56
 10) водозаборная скважина глубина 30м., кадастровый номер 56:12:0301035:428, расположенное по адресу: Оренбургская обл., Илекский р-н, с. Илек, ул. Чапаевская, д. 56
 11)земельный участок, категория земель –земли населенных пунктов; разрешенное использование –для производственных нужд, площадь 12366+-39 кв.м., кадастровый номер 56:12:0301035:138, местоположение Оренбургская обл., Илекский р-н, с. Илек, ул. Чапаевская, д. 56</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ee1e1b38-7c84-41a7-87ce-4d876a9a4132</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>2500942.5</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>20007.54</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46279.89988425926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46311.08513888889</v>
+        <v>46311.92053240741</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:ee1e1b38-7c84-41a7-87ce-4d876a9a4132_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ОАОФЦП-222689</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -963,47 +963,47 @@
 9) железнодорожный подъездной путь, площадь 42 кв.м., кадастровый номер 56:44:0270001:45, расположенный по адресу г. Оренбург, ул. Донгузская, д. 28
 10) земельный участок, площадью 1295 кв.м., категория земель- земли населенных пунктов, разрешенное использование- земельные участки, предназначенные для размещения производственных и административных зданий, строений, сооружений промышленности, коммунального хозяйства, материально-технического, продовольственного снабжения, сбыта и заготовок; с размещением здания склада и железнодорожного подъездного пути (группа 9 приложения №1 к Постановлению Правительства Оренбургской области о т24.12.2012 № 1122-п ?Об утверждении результатов государственной кадастровой оценки земель населенных пунктов на территории Оренбургской области?), кадастровый номер 56:44:0249002:90, местоположение Оренбургская область, город Оренбург, улица Донгузская. На земельном участке расположены: здание склада литер Б в составе: помещения №1 и нежилого помещения №2, железнодорожный подъездной путь литер Л2; №28
 11) земельный участок, площадью 7 953+-31 кв.м., категория земель –земли населенных пунктов, разрешенное использование для размещения здания склада и административно-складского здания (код 6.9 приложения к приказу Министерства экономического развития Российской Федерации от 01.09.2014 № 540 ?Об утверждении классификатора видов разрешенного использования земельных участков?, группа 9 приложения № 1 к постановлению Правительства Оренбургской области от 24.12.2012 № 1122-п "Об утверждении результатов государственной кадастровой оценки земель населенных пунктов на территории Оренбургской области"), кадастровый номер 56:44:0000000:30062, местоположение Российская Федерация, Оренбургская область, город Оренбург, улица Караванная, на земельном участке расположено нежилое здание с кадастровым номером 56:44:0249001:82 и нежилое здание с кадастровым номером 56:44:0249002:141, № 19/1</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ee1e1b38-7c84-41a7-87ce-4d876a9a4132</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>283445.04</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>1161.66</v>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46279.89988425926</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46311.08513888889</v>
+        <v>46311.92053240741</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>