--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -786,51 +786,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>560601421862</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46416.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль марки: HYUNDAI, модель: Solaris, год выпуска: 2012 г., идентификационный номер (VIN): Z94CT41CBCR101749 (залогодержатель – ПАО «СОВКОМБАНК»), Ознакомиться с имуществом можно по месту его нахождения Краснодарский край, Сочи г, Тимирязева ул, дом № 46/2 по предварительной договорённости с финансовым управляющим по тел. +79809530749 в рабочие дни с 11:00 до 15:00 часов, e-mail: okunevarbitrtorgi@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f41588a8-1efd-4fda-864f-e692638bb2bf</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46311.90422453704</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46316.90721064815</v>
+        <v>46317.90994212963</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:c0ef39d0-ff75-4094-8fc4-527ced2f6197_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>15177</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>