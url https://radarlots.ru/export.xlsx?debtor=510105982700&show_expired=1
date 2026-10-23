--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -830,51 +830,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>27081796.42</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>471808.3</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.8277960306740979</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46285.88163194444</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08527777778</v>
+        <v>46318.08546296296</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:3df7a5d0-8b5f-4bc1-8982-3c1250f5347b_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>359237</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>