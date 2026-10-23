--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -824,47 +824,47 @@
 Сделки по итогам торгов подлежат заключению с учетом положений Указа Президента РФ №81 от 01.03.2022 г. «О дополнительных временных мерах экономического характера по обеспечению финансовой стабильности Российской Федерации». Риски, связанные с отказом в заключении сделки по итогам торгов, с учетом положений Указа Президента РФ несёт покупатель».
 На дату назначения торгов отсутствуют ограничение прав и обременение объекта недвижимости. Финансовый управляющий не гарантирует отсутствие новых ограничений во время проведения торгов и заключения договора купли-продажи. СОГЛАСНО П. 2.2.4. ДОГОВОРА КУПЛИ-ПРОДАЖИ, ВСЕ ОГРАНИЧЕНИЯ (ОБРЕМЕНЕНИЯ) СНИМАЮТСЯ ПОКУПАТЕЛЕМ САМОСТОЯТЕЛЬНО, В ТОМ ЧИСЛЕ ОГРАНИЧЕНИЯ И ОБРЕМЕНЕНИЯ, НАЛОЖЕННЫЕ ПО ИСПОЛНИТЕЛЬНЫМ ПРОИЗВОДСТВАМ УКАЗАННЫМ В ЧАСТИ 4 СТАТЬИ 69.1 ЗАКОНА № 229-ФЗ ОБ ИСПОЛНИТЕЛЬНОМ ПРОИЗВОДСТВЕ.
 В течение 30 дней после оплаты имущества покупатель обязуется провести межевание участка для последующей регистрации перехода права собственности в ЕГРН.
 Передача имущества финансовым управляющим и принятие его покупателем осуществляются по передаточному акту, подписываемому сторонами и оформляемому в соответствии с законодательством Российской Федерации.
 По предварительной записи по телефону: +7 987 991 22 82 или по эл.почте: inkina.arbitr@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c1fa8123-2575-4e1a-8924-081d4d20cc77</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>315700</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>315.7</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.5581248020272411</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46309.9103125</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08483796296</v>
+        <v>46318.08453703704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>