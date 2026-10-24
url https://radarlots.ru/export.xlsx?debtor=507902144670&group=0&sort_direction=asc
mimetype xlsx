--- v1 (2026-10-23)
+++ v2 (2026-10-24)
@@ -824,47 +824,47 @@
 Сделки по итогам торгов подлежат заключению с учетом положений Указа Президента РФ №81 от 01.03.2022 г. «О дополнительных временных мерах экономического характера по обеспечению финансовой стабильности Российской Федерации». Риски, связанные с отказом в заключении сделки по итогам торгов, с учетом положений Указа Президента РФ несёт покупатель».
 На дату назначения торгов отсутствуют ограничение прав и обременение объекта недвижимости. Финансовый управляющий не гарантирует отсутствие новых ограничений во время проведения торгов и заключения договора купли-продажи. СОГЛАСНО П. 2.2.4. ДОГОВОРА КУПЛИ-ПРОДАЖИ, ВСЕ ОГРАНИЧЕНИЯ (ОБРЕМЕНЕНИЯ) СНИМАЮТСЯ ПОКУПАТЕЛЕМ САМОСТОЯТЕЛЬНО, В ТОМ ЧИСЛЕ ОГРАНИЧЕНИЯ И ОБРЕМЕНЕНИЯ, НАЛОЖЕННЫЕ ПО ИСПОЛНИТЕЛЬНЫМ ПРОИЗВОДСТВАМ УКАЗАННЫМ В ЧАСТИ 4 СТАТЬИ 69.1 ЗАКОНА № 229-ФЗ ОБ ИСПОЛНИТЕЛЬНОМ ПРОИЗВОДСТВЕ.
 В течение 30 дней после оплаты имущества покупатель обязуется провести межевание участка для последующей регистрации перехода права собственности в ЕГРН.
 Передача имущества финансовым управляющим и принятие его покупателем осуществляются по передаточному акту, подписываемому сторонами и оформляемому в соответствии с законодательством Российской Федерации.
 По предварительной записи по телефону: +7 987 991 22 82 или по эл.почте: inkina.arbitr@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c1fa8123-2575-4e1a-8924-081d4d20cc77</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>315700</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>315.7</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.5581248020272411</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46309.9103125</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.08453703704</v>
+        <v>46319.08277777778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>