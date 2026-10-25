--- v0 (2026-10-24)
+++ v1 (2026-10-25)
@@ -793,51 +793,51 @@
           <t>507800084197</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46309.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46345.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот № 1 - Транспортное средство Марка и(или) модель: LADA Granta, Год выпуска: 2025, Идентификационный номер: XTA219040S1154410, Номер шасси (рамы): --, Номер кузова (кабины): XTA219040S1154410, Цвет кузова (кабины): ЧЕРНЫЙ, Тип двигателя: ---, Номер двигателя: --, Рабочий объем (см3): 1596, Мощность, л.с.(кВт): (66), Тип коробки передач: --, Тип привода: --, Экологический класс: ПЯТЫЙ, Тип транспортного средства: --. Залогодержатель ПАО «Банк ВТБ».
 Порядок ознакомления с имуществом должника:
 Ознакомление с документацией/информацией об Имуществе осуществляется в период приема заявок путем направления запроса с указанием ФИО лица, контактных данных, предполагаемой даты осмотра, номера лота по адресу: arbitrazh.kozlova.k.p@mail.ru или по адресу: 105064 г. Москва а/я 93. На сайте ГИБДД вы можете получить информацию о лоте используя VIN номер (о ДТП, розыске, ограничениях, периодах регистрации и пр. в соответствии с функционалом сайта). Ознакомление с имуществом осуществляется в состоянии "как есть" без технической эксплуатации, подключения к автомобилю приборов</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ad0d56de-1c9b-445d-9a09-83b3e25f5950</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46308.90844907407</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46319.08131944444</v>
+        <v>46320.08188657407</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:c876798a-acb9-440c-b033-6edca6845385_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>231977-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>