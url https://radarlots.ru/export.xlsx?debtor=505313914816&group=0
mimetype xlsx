--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -790,51 +790,51 @@
         <is>
           <t>505313914816</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46342.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46342.58333333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки Н?undаі модель Sоlаrіs 2016 г.в. VІN-номер Z94СТ41DВНR490927, Ознакомление с имуществом, описанием, составом и характеристиками, производится по месту нахождения имущества. Иная информация и согласование осмотра имущества, в рабочие дни, в рабочее время, в период приема заявок, предварительно согласовав осмотр по тел. осмотр по тел. +7 968 589-04-05
 Контакты финансового управляющего: +7 920 770 65 59 / arbitrandreev@yandex.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ec8296d8-eeab-4631-b211-542e50f25156</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46312.08275462963</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.08421296296</v>
+        <v>46318.08395833334</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:b7c368e0-a7b6-42b3-ae21-27cc1841382e_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>16944-ОАОФ-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Определение победителя</t>
         </is>
@@ -878,47 +878,47 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>505313914816</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46323.5</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46323.54166666666</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Легковой автомобиль БМВ 735, грз С980СВ799, дата рег. - 13.12.2019г., 238 л.с., 1999 г.в.Легковой автомобиль БМВ 735, грз С980СВ799, дата рег. - 13.12.2019г., 238 л.с., 1999 г.в. Вид собственности: индивидуальная.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b7c368e0-a7b6-42b3-ae21-27cc1841382e</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46293.0847337963</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46317.08601851852</v>
+        <v>46318.08712962963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>