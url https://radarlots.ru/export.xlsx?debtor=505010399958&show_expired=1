--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -811,51 +811,51 @@
 В силу даты изготовления и условий эксплуатации автомобиль может иметь существенные недостатки.
 Автомобиль на ходу. Коробка - автомат. Бензин 92-ой. Пробег: 273 033 км (на фото)
 Техническое состояние:
 - Заводится не с первой секунды (секунды 3-5). Возможно что-то с генератором или стартером.
 - Аккумулятор новый (покупал зимой).
 - Запасного колеса нет. Точнее есть "докатка" (компактное запасное колесо, которое предназначено исключительно для временной замены повреждённой шины, чтобы добраться до ближайшего шиномонтажа), но она приросла к дну машины. Вырвать оттуда его не получается. Всё проржавело.
 - Кузов подвергся коррозии в разных местах (есть на фото) особенно дверь багажника (отваливаются куски-слои ржавчины).
 - На лобовом стекле трещина и следы от попадания камней.
 - Магнитола рабочая (можно установить флешку с mp3).
 - Летняя резина ходит этот второй сезон (второе лето).
 - Двигатель сильно расходует масло (нужно постоянно проверять уровень масла в двигателе и подливать недостающее количество).
 - Крышка двигателя наполовину отломана. Вручную открыть тяжело. Открываю молотком (слабыми ударами постукивая по крышке).
 - Парктроник не работает.
 - Дыра, заклеенная скотчем, на задней левой фаре.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/bb670643-5ff2-4e01-954a-26bb33eb32e1</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46310.89607638889</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.0856712963</v>
+        <v>46327.90350694444</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:81527b27-e65c-4c90-b4f8-b2654bf6029c_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>376694</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>