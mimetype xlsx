--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -820,51 +820,51 @@
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d40f65eb-43de-4bae-bbef-6fcc507f7adb</t>
         </is>
       </c>
       <c r="AH2" s="2" t="n">
         <v>26773876.44</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>1440.54</v>
       </c>
       <c r="AJ2" s="4" t="n">
         <v>0.8457750408591935</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46281.89856481482</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.09893518518</v>
+        <v>46317.92648148148</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:94fd9f16-5e77-46c5-9098-64d68213d977_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>225446-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>