--- v0 (2026-11-02)
+++ v1 (2026-11-02)
@@ -798,47 +798,47 @@
       <c r="AC2" s="3" t="n">
         <v>46307.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46343.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль, CHEVROLET MALIBU, год выпуска: 2020, VIN номер: 1G1ZB5ST7LF145617, регистрационный знак А170АМ550.
 Авто не на ходу. Находится в залоге перед ПАО Сбербанк
 Порядок ознакомления с имуществом должника:
 Авто не на ходу. Иная информация, не отображенная на торговой площадке, отсутствует, приезжайте на осмотр, а также проведение самостоятельной диагностики для более детального изучения технического состояния транспортного средства.
 Транспортное средство находится территориально в Московской области г. Раменское.
 После ВНИМАТЕЛЬНОГО изучения "Дополнительной документации" для согласования осмотра и технической диагностики, уточнении дополнительной информации по транспортному средству необходимо обращаться с запросом на эл.почту tencvetlana4@yandex.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/142e8d1d-fbaa-4fdd-bb5c-e926dee8d2cc</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46304.90612268518</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46328.08487268518</v>
+        <v>46328.9212962963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>