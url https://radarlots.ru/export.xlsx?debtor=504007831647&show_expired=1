--- v0 (2026-10-23)
+++ v1 (2026-10-23)
@@ -821,51 +821,51 @@
         <is>
           <t>- Земельный участок, категория земель данные отсутствуют,
 кадастровый (условный) номер 50:23:0050442:240, Московская область, Раменский район, с. п Ульянинское, земельный участок расположен в центральной части кадастрового квартала (и)
 - Жилой дом, назначение Жилой дом, кадастровый (условный) номер 50:23:0050442:1807 Московская
 область, Раменский г.о
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом проводится по согласованию с финансовым управляющим по эл. почте: ekat_vas@mail.ru, контактный номер телефона: +79936023278, адрес для корреспонденции: 127081, г. Москва, а/я 25.
 Заявки на участие в торгах подаются в электронной форме посредством системы электронного документооборота на сайте в сети Интернет по адресу: https://m-ets.ru/.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/93173e1b-37c8-436c-8cce-e292d81b3091</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>499642.08</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>562.66</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46302.90864583333</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.91074074074</v>
+        <v>46318.90726851852</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:b1e741db-972f-4ca7-bd81-ab5ba758decd_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>230071-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>