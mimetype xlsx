--- v0 (2026-10-17)
+++ v1 (2026-10-23)
@@ -826,44 +826,169 @@
           <t>Земельный участок с кадастровым номером 50:17:0000000:70552, для индивидуального жилищного строительства, площадь: 600 кв.м., адрес: Российская Федерация, Московская область, Павлово-Посадский район, Крестьянское хозяйство "Саша", вид права: общая долевая собственность, доля в праве 1/5.
 Получить дополнительную информацию об имуществе, торгах, возможно через организатора торгов, по телефону 89274875169, эл.почта a.murdasheva@arbitrazhrf.ru в срок приема заявок, в рабочие дни с 11 до 17 мск.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/dbb451e0-d8a8-4a16-bd18-20af857bee90</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>485076</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>808.46</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.7979698026700971</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46277.95939814814</v>
       </c>
       <c r="AR2" s="4" t="n">
         <v>46303.10237268519</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>fedresurs:7c00ac01-a394-4228-995e-8ac2d7ff5186_1</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>4791</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>1</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Земельный участок с кадастровым номером 50:17:0000000:70552, для индивидуального жилищного строительства, площадь: 600 кв.м., адрес: Российская Федерация, Московская область, Павлово-Посадский район,…</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Права долевой собственности</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Российская Федерация, Московская область, Павлово-Посадский район, Крестьянское хозяйство "Саша"</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>50:17:0000000:70552</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="n">
+        <v>600</v>
+      </c>
+      <c r="L3" s="3" t="n">
+        <v>88200</v>
+      </c>
+      <c r="M3" s="3" t="n">
+        <v>88200</v>
+      </c>
+      <c r="N3" s="3" t="n">
+        <v>147</v>
+      </c>
+      <c r="O3" s="3" t="n">
+        <v>8820</v>
+      </c>
+      <c r="P3" s="3" t="n">
+        <v>8820</v>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t>АУКЦИОНПРО</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>Миронова Татьяна Николаевна</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t>503505882392</t>
+        </is>
+      </c>
+      <c r="AC3" s="4" t="n">
+        <v>46343.5</v>
+      </c>
+      <c r="AD3" s="4" t="n">
+        <v>46343.54166666666</v>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t>Земельный участок с кадастровым номером 50:17:0000000:70552, для индивидуального жилищного строительства, площадь: 600 кв.м., адрес: Российская Федерация, Московская область, Павлово-Посадский район, Крестьянское хозяйство "Саша", вид права: общая долевая собственность, доля в праве 1/5.
+Покупателю необходимо проявить должную осмотрительность и осмотреть имущество по месту его нахождения - лично или через представителя по доверенности. Получить дополнительную информацию об имуществе, торгах, подать заявку на ознакомление с имуществом возможно через организатора торгов, по телефону 89274875169, эл.почта a.murdasheva@arbitrazhrf.ru в срок приема заявок, в рабочие дни с 11 до 17 мск. По заявке предоставляется имеющаяся у финансового управляющего информация об имуществе и сведения о лице, во владении которого оно находится. Осмотр производится по согласованию с указанным лицом. Техническое состояние, комплектность и отсутствие скрытых недостатков не гарантируются. Возможны аресты, запреты на регистрационные действия и иные обременения - все действия по их снятию и погашению записей победитель торгов осуществляет самостоятельно и за свой счёт.</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/7c00ac01-a394-4228-995e-8ac2d7ff5186</t>
+        </is>
+      </c>
+      <c r="AH3" s="3" t="n">
+        <v>485076</v>
+      </c>
+      <c r="AI3" s="3" t="n">
+        <v>808.46</v>
+      </c>
+      <c r="AJ3" s="5" t="n">
+        <v>0.8181728224030873</v>
+      </c>
+      <c r="AQ3" s="4" t="n">
+        <v>46313.08443287037</v>
+      </c>
+      <c r="AR3" s="4" t="n">
+        <v>46318.09446759259</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>