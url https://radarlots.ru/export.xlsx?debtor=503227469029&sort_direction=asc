--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -791,51 +791,51 @@
           <t>503227469029</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46336.625</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46336.6875</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки GEELY модель
 COOLRAY 2024 г.в. VIN-номер
 Y4K8622Z4RB904589 , Подробно с характеристиками имущества, условиями договора о задатке и договора купли-продажи можно ознакомиться у организатора торгов по рабочим дням (с момента начала приёма заявок) с 12.00 до 16.00 ч.; на сайте ЕФРСБ: http://fedresurs.ru, а так же на сайте https://bankrot.torggroup.org. Электронная почта nikita.iurist@gmail.com. Тел 8(977)119-25-85</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/578d7b7f-9b90-4396-9ce9-3ddf7095c343</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46306.08859953703</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.09165509259</v>
+        <v>46318.09391203704</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:5438afb2-dbcf-478c-98e4-8bbeb8bc0f45_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>19209</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Отменён</t>
         </is>
@@ -887,47 +887,47 @@
           <t>503227469029</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46336.625</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46336.6875</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Автомобиль марки GEELY модель
 COOLRAY 2024 г.в. VIN-номер
 Y4K8622Z4RB904589 , Подробно с характеристиками имущества, условиями договора о задатке и договора купли-продажи можно ознакомиться у организатора торгов по рабочим дням (с момента начала приёма заявок) с 12.00 до 16.00 ч.; на сайте ЕФРСБ: http://fedresurs.ru, а так же на сайте https://bankrot.torggroup.org. Электронная почта nikita.iurist@gmail.com. Тел 8(977)119-25-85</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5438afb2-dbcf-478c-98e4-8bbeb8bc0f45</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46306.08866898148</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46317.09178240741</v>
+        <v>46318.09418981482</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>