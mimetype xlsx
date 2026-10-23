--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -10,94 +10,97 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Лоты" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="# ##0 ₽"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="166" formatCode="DD.MM.YYYY HH:MM"/>
+    <numFmt numFmtId="167" formatCode="# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -789,47 +792,171 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46309.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46346.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль ВАЗ 21043, VIN: XTA21043010836844, 2001 г.в., 72 л.с.
 Не на ходу. Дно дырявое сгнило, задние тормоза полностью под замену, карбюратор требует ремонта, не держит холостой ход. Сцепление под замену, коробка не исправна, хрустит и вылетает первая передача. По кузову много ржавчины.
 Порядок ознакомления с имуществом должника:
 С имуществом по лотам можно познакомиться по адресу электронной почты: zolotareva2595@yandex.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/de070eaf-cd46-4762-97c8-77af495bbb79</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46308.906875</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.08612268518</v>
+        <v>46318.08731481482</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>fedresurs:332613a8-1386-4bcf-ab68-5f2e559c352f_1</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>241843-МЭТС-1</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>1</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Земельный участок с кадастровым номером 40:07:131201:114, расположенный по адресу: обл. Калужская, р-н Жуковский, МО Сельское поселение деревня Верховье, с/т "Родники", уч 78, площадь: 600 м2, Виды…</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Земельные участки</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Калужская область</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>обл. Калужская, р-н Жуковский, МО Сельское поселение деревня Верховье, с/т "Родники", уч 78</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>40:07:131201:114</t>
+        </is>
+      </c>
+      <c r="K3" s="4" t="n">
+        <v>600</v>
+      </c>
+      <c r="L3" s="2" t="n">
+        <v>380000</v>
+      </c>
+      <c r="M3" s="2" t="n">
+        <v>380000</v>
+      </c>
+      <c r="N3" s="2" t="n">
+        <v>633.33</v>
+      </c>
+      <c r="P3" s="2" t="n">
+        <v>19000</v>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t>Межрегиональная Электронная Торговая Система</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>Стрелюк Алексей Анатольевич</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t>503199270246</t>
+        </is>
+      </c>
+      <c r="AC3" s="3" t="n">
+        <v>46321.41666666666</v>
+      </c>
+      <c r="AD3" s="3" t="n">
+        <v>46358.41666666666</v>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t>Земельный участок с кадастровым номером 40:07:131201:114, расположенный по адресу: обл. Калужская, р-н Жуковский, МО Сельское поселение деревня Верховье, с/т "Родники", уч 78, площадь: 600 м2, Виды разрешенного использования объекта недвижимости: для ведения садоводства. Вид государственной регистрации права: Собственность.
+Земельный участок без координат границ, при переходе права собственности необходимо будет производить кадастровые работы (межевание), данные работы оплачивает покупатель.
+Порядок ознакомления с имуществом должника:
+С имуществом по лотам можно познакомиться по адресу электронной почты: zolotareva2595@yandex.ru.</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/332613a8-1386-4bcf-ab68-5f2e559c352f</t>
+        </is>
+      </c>
+      <c r="AH3" s="2" t="n">
+        <v>196949.73</v>
+      </c>
+      <c r="AI3" s="2" t="n">
+        <v>328.2496</v>
+      </c>
+      <c r="AJ3" s="5" t="n">
+        <v>-0.9294263566647183</v>
+      </c>
+      <c r="AQ3" s="3" t="n">
+        <v>46317.92410879629</v>
+      </c>
+      <c r="AR3" s="3" t="n">
+        <v>46318.09572916666</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>