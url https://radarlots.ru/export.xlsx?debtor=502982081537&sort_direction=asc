--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -793,47 +793,47 @@
       </c>
       <c r="AD2" s="3" t="n">
         <v>46339.375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>транспортное средство – легковой автомобиль
 марка /модель – ФОРД ФОКУС,
 год выпуска – 2011,
 VIN – X9FPXXEEDPBL84678,
 гос.номер – В937МС750.
 Порядок ознакомления с имуществом должника:
 С ЛОТОМ №1 можно ознакомиться по месту его нахождения: 392018, Тамбовская обл, Тамбов г, Никифоровская ул, дом № 1В, предварительно согласовав время с Финансовым управляющим по тел. +79128028163, либо путем направления запроса на электронную почту satina.yuliya@inbox.ru, с момента публикации сообщения о продаже имущества и до окончания приема заявок.
 Во избежание претензий к Арбитражному управляющему, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра - личного, либо через законного представителя (с надлежащим образом оформленной доверенностью).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3d72fedb-b653-442d-ba24-e65f6fffcfe6</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46304.88386574074</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.08046296296</v>
+        <v>46327.08055555556</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>