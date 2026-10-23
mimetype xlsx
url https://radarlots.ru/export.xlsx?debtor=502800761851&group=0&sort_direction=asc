--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -719,51 +719,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:07c6a471-2b23-43e8-b721-e7df91c8e91c_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>240633-МЭТС-1</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Автомобиль легковой, марка: PEUGEOT, модель: 206, VIN: VF32AKFWR43225752, гос. рег. номер: О156НК750, год изготовления: 2003</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Автомобили</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
         <v>108000</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>108000</v>
       </c>
       <c r="P2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
@@ -789,47 +789,47 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46318.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46342.375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль легковой, марка: PEUGEOT, модель: 206, VIN: VF32AKFWR43225752, гос. рег. номер: О156НК750, год изготовления: 2003
 Порядок ознакомления с имуществом должника:
 С ЛОТОМ №1 можно ознакомиться по месту его нахождения: г. Москва, Новолужнецкий проезд 13, предварительно согласовав время с Финансовым управляющим по тел. +79191263160, либо путем направления запроса на электронную почту samonina_ve@mail.ru, с момента публикации сообщения о продаже имущества и до окончания приема заявок.
 Во избежание претензий к Арбитражному управляющему, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра - личного, либо через законного представителя (с надлежащим образом оформленной доверенностью).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/07c6a471-2b23-43e8-b721-e7df91c8e91c</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46311.88295138889</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.9134837963</v>
+        <v>46318.9105324074</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>