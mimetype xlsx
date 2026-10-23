--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -791,47 +791,47 @@
           <t>502748209067</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46268</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46317</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Транспортное средство – легковой автомобиль – HAVAL JOLION, идентификационный номер (VIN номер): XZGEE04A4RA522021, год изготовления: 2024, гос. номер Т451НК193.
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом осуществляется по местонахождению имущества как самостоятельно (г. Москва, 3-й Нижнелихоборский проезд, д. 1А, стр.8), так и по предварительной договоренности с организатором торгов по телефону +79956419695, получить документы по предмету торгов можно по электронной почте, отправив соответствующий запрос на электронную почту организатора торгов: gurdyaev@prof-zaschita.ru, либо ознакомиться с документами лично по адресу г. Москва, м. ВДНХ ул. Ярославская 13 А, стр. 1, эт. 2, оф. 11. с 11:00 до 12:00 (кроме выходных и праздничных дней) предварительно уведомив организатора торгов по вышеуказанному телефону.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/79545b6f-25db-48d2-bb46-e8ce5d616d11</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46273.70998842592</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.10165509259</v>
+        <v>46318.10287037037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>