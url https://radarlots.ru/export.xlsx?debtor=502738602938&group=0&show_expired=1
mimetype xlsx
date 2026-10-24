--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -825,51 +825,51 @@
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a2bbf520-76af-4df9-b816-21c5f837b20f</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>316106.91</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>406.83</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.1872565519051768</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46310.90363425926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.90695601852</v>
+        <v>46319.89619212963</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:ee8ecd41-10f7-4bc1-88b0-2dc32e6c9e48_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>376561</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>