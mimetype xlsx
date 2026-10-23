--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -820,47 +820,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Единый недвижимый комплекс:
 - земельный участок с кадастровым номером 50:34:0010501:6088, общей площадью 1100 +/- 12 кв.м., местоположение: Московская обл., г.о. Коломна, с. Нижнее Хорошово, ул. Огородная, земельный участок 56, дата государственной регистрации 22.01.2024 г., основание государственной регистрации: соглашение о перераспределении земель, государственная собственность на которые не разграничена и земельного участка, находящегося в частной собственности, № 545с/2023-к, выдан 29.12.2023 г. Ограничение права и обременение объекта недвижимости: ипотека в силу закона.
 - жилое здание с кадастровым номером 50:34:0010501:5207, общей площадью 67.6 кв.м., местоположение: Московская обл., р-н Коломенский, с/п Хорошовское, с Нижнее Хорошово, ул. Огородная, д. 56, дата государственной регистрации 12.02.2016 г., основание государственной регистрации: договор купли-продажи земельного участка, выдан 24.08.2010 г. Ограничение права и обременение объекта недвижимости: ипотека в силу закона.
 Порядок ознакомления с имуществом должника:
 Иная информация, не отображенная на торговой площадке, отсутствует, приезжайте на осмотр.
 После ВНИМАТЕЛЬНОГО изучения "Дополнительной документации" для уточнении дополнительной информации по имуществу необходимо обращаться с запросом на эл.почту kozyulinjuri5@yandex.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1354c5f3-4942-45fb-8ab4-4acccf5fb15d</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>587290</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>533.9</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46292.08509259259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.91542824074</v>
+        <v>46318.08824074074</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>