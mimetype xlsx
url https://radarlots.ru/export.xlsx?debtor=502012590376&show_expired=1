--- v0 (2026-10-16)
+++ v1 (2026-10-19)
@@ -789,51 +789,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>502012590376</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46335.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46385.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>автомобиль в хорошем состояние, Ознакомление с имуществом осуществляется по месту его нахождения в рабочие дни с 14.00 ч до 16.00 ч по местному времени, предварительно созвонившись с финансовым управляющим по тел.: 8 993 044-22-21 или e-mail: mariatorgiau@yandex.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d4caa0b7-29d0-4d00-899e-8db96a9a69c0</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46305.08887731482</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46311.91873842593</v>
+        <v>46314.09109953704</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:c42493b0-889a-48ea-b048-618d3b78eea0_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>14325</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>