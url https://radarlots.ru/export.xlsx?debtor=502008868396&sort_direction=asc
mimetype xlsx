--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -835,51 +835,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>714996.13</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>15052.55</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-2.256427415907832</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>01/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46300.89940972222</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08346064815</v>
+        <v>46318.08299768518</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:8e6e77b6-4608-4a91-806e-6f134d9896fa_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>19383</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -927,47 +927,47 @@
         <is>
           <t>502008868396</t>
         </is>
       </c>
       <c r="AC3" s="4" t="n">
         <v>46342.375</v>
       </c>
       <c r="AD3" s="4" t="n">
         <v>46342.5</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Легковой автомобиль марки: LAND-ROVER модель: Range Rover Velar, год выпуска: 2017г., идентификационный номер (VIN): SALYA2BX7JA726321, Начальная цена лота №1: 2 252 000 рублей, без НДС.
 Ключи, ПТС, СТС - в наличии. Автомобиль комплектен, на ходу, в хорошем состоянии. Пробег около 100 000., Ознакомиться с порядком продажи имущества, получить дополнительную информацию об имуществе можно в рабочие дни с 10:00 до 11:00 часов по предварительной договоренности с организатором торгов о дне и времени такого осмотра по телефону 89261822456, е-mail: mariamaksukova@mail.ru.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/8e6e77b6-4608-4a91-806e-6f134d9896fa</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46312.08402777778</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46317.0856712963</v>
+        <v>46318.08634259259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>