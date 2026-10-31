--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -819,47 +819,47 @@
           <t>Жилой дом по адресу: Московская область, Химки г.о, д Фёдоровка, ул Дачная, кадастровый номер 50:09:0070412:1385.
 Земельный уч. по адресу: Московская область, Химки г.о, д Фёдоровка, ул Дачная, кадастровый номер 50:09:0070412:1370.
 Доп.информацию можно получить с момента публикации сообщения о торгах и до окончания периода приема заявок по будням с 10:00 до 17:00 (время по МСК здесь и далее по тексту) по эл.почте: bazilz1@yandex.ru, а также на электронной площадке. Ознакомление с имуществом по предварительной записи по тел. 8 (925) 450-40-45. Торги проводятся на электронной площадке «Центр дистанционных торгов» - http://bankrot.cdtrf.ru (далее - ЭТП).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/12f21aed-1cec-436a-8d83-e9170a03b675</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>4204684.75</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>56974.05</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46287.90267361111</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.09368055555</v>
+        <v>46326.90331018518</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>