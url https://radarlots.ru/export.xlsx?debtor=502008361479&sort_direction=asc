--- v1 (2026-10-31)
+++ v2 (2026-10-31)
@@ -819,47 +819,47 @@
           <t>Жилой дом по адресу: Московская область, Химки г.о, д Фёдоровка, ул Дачная, кадастровый номер 50:09:0070412:1385.
 Земельный уч. по адресу: Московская область, Химки г.о, д Фёдоровка, ул Дачная, кадастровый номер 50:09:0070412:1370.
 Доп.информацию можно получить с момента публикации сообщения о торгах и до окончания периода приема заявок по будням с 10:00 до 17:00 (время по МСК здесь и далее по тексту) по эл.почте: bazilz1@yandex.ru, а также на электронной площадке. Ознакомление с имуществом по предварительной записи по тел. 8 (925) 450-40-45. Торги проводятся на электронной площадке «Центр дистанционных торгов» - http://bankrot.cdtrf.ru (далее - ЭТП).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/12f21aed-1cec-436a-8d83-e9170a03b675</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>4204684.75</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>56974.05</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46287.90267361111</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.90331018518</v>
+        <v>46327.08938657407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>