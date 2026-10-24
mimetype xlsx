--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -890,47 +890,47 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>501304327589</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46272.375</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46366.375</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>объект оценки находится в разукомплектованном и неудовлетворительном техническом состоянии, не заводится, отсутствует аккумулятор, невозможно установить наличие повреждений двигателя, установить пробег невозможно, много различных повреждений по кузову, отсутствует стереосистема. , Ознакомление с правоустанавливающими документами осуществляется в рабочие дни с 09.30 часов до 16.00 часов, по адресу: оф. 16 д. 14а по ул. Победы г. Воскресенска Московской области, по предварительному согласованию по номеру телефона +7 9162581137. Ознакомление с имуществом осуществляется по адресу: Московская область, г. Жуковский, ул. Кооперативная д. 28 стр 1 по предварительному согласованию по номеру телефона 89258916148</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c94fc816-5d7e-43bd-9380-48978eaef0a0</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46273.65456018518</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46310.92873842592</v>
+        <v>46318.10945601852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>