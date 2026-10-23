--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -824,51 +824,51 @@
 Площадь: 1130
 С предметом торгов можно ознакомиться, отправив предварительно запрос по e-mail: devlikamova_arbitr@mail.ru или позвонив по номеру 89273958355, со дня опубликования настоящего сообщения дата и время осмотра предварительно согласовывается.
 Во избежание претензий к АУ, относительно технического состояния имущества (лота), его комплектности , покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра -личного либо через законного представителя (с надлежащим образом оформленной доверенностью). Арбитражный управляющий обеспечивает возможность получения имущества(лота) покупателем: путём предоставления покупателю узкой нотариальной доверенности на лицо предоставленное арбитражному управляющему покупателем в целях регистрации имущества (лота), либо осуществляет выезд на место нахождения имущества (лота) с целью регистрации имущества (лота) за счёт средств покупателя (транспортные расходы, проживание ,и регистрация необходимых документов в нотариальных и иных органах) и его идентификации. Доступ к имуществу (смена замков, передача личных вещей бывшему собственнику и т.д.) осуществляется покупателем своими силами и за свой счет.
 В случае, если должник не контактный - ознакомление с имуществом производится самостоятельно (в связи с удаленностью Финансового управляющего).
 Ввиду удаленности ФУ от места нахождения объекта продажи , покупатель берет на себя обязательства предоставить сведения о лице, на которого ФУ выдаст нотариальную доверенность с ограниченными полномочиями с целью регистрации объекта в Росреестре.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4a8b5d83-652b-4e8a-9853-b60e8fc39539</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>227875.8</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>201.66</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.0404641475751264</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46311.88309027778</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08171296296</v>
+        <v>46318.08547453704</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:02072e14-41c7-4a2d-8acc-24923c36a21a_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>373488</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>