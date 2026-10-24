--- v1 (2026-10-23)
+++ v2 (2026-10-24)
@@ -824,51 +824,51 @@
 Площадь: 1130
 С предметом торгов можно ознакомиться, отправив предварительно запрос по e-mail: devlikamova_arbitr@mail.ru или позвонив по номеру 89273958355, со дня опубликования настоящего сообщения дата и время осмотра предварительно согласовывается.
 Во избежание претензий к АУ, относительно технического состояния имущества (лота), его комплектности , покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра -личного либо через законного представителя (с надлежащим образом оформленной доверенностью). Арбитражный управляющий обеспечивает возможность получения имущества(лота) покупателем: путём предоставления покупателю узкой нотариальной доверенности на лицо предоставленное арбитражному управляющему покупателем в целях регистрации имущества (лота), либо осуществляет выезд на место нахождения имущества (лота) с целью регистрации имущества (лота) за счёт средств покупателя (транспортные расходы, проживание ,и регистрация необходимых документов в нотариальных и иных органах) и его идентификации. Доступ к имуществу (смена замков, передача личных вещей бывшему собственнику и т.д.) осуществляется покупателем своими силами и за свой счет.
 В случае, если должник не контактный - ознакомление с имуществом производится самостоятельно (в связи с удаленностью Финансового управляющего).
 Ввиду удаленности ФУ от места нахождения объекта продажи , покупатель берет на себя обязательства предоставить сведения о лице, на которого ФУ выдаст нотариальную доверенность с ограниченными полномочиями с целью регистрации объекта в Росреестре.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4a8b5d83-652b-4e8a-9853-b60e8fc39539</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>227875.8</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>201.66</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.0404641475751264</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46311.88309027778</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.08547453704</v>
+        <v>46319.08399305555</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:02072e14-41c7-4a2d-8acc-24923c36a21a_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>373488</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>