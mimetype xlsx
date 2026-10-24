--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -794,47 +794,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>501105076605</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46337.45833333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46337.54166666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки RENAULT модель Logan 2018 г.в. VIN-номер X7L4SRLVG62387356, Ознакомиться с порядком продажи имущества, получить дополнительную информацию об имуществе можно в рабочие дни с 09:00 до 16:00 часов по предварительной договоренности с организатором торгов о дне и времени такого осмотра по телефону 79261496742 по адресу: Московская обл., г. Егорьевск, 5 микрорайон, д.10, офис 6, е-mail: fc1922sm@yandex.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/556ae58e-44c5-4af8-851b-fb184725340d</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46307.08609953704</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46318.08396990741</v>
+        <v>46319.08181712963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>