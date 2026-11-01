--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -825,51 +825,51 @@
 кадастровый (условный) номер: 50:04:0011102:2291, вид
 собственности: индивидуальная.
 по предварительной записи по тел 89663283233</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7a541b4b-bec8-4bbb-be16-3840c62f0725</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>342851.4</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>6046.76</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46315.88920138889</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.88996527778</v>
+        <v>46327.08484953704</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:c16d04ca-18ef-4db0-963d-9b5cd8985df1_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>387828</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -953,47 +953,47 @@
 кадастровый (условный) номер: 50:04:0011102:2291, вид
 собственности: индивидуальная.
 по предварительной записи по тел 89663283233</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c16d04ca-18ef-4db0-963d-9b5cd8985df1</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>342851.4</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>6046.76</v>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46315.90886574074</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46326.89678240741</v>
+        <v>46327.08880787037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>