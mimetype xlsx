--- v0 (2026-10-16)
+++ v1 (2026-10-19)
@@ -817,51 +817,51 @@
       </c>
       <c r="AD2" s="4" t="n">
         <v>46321.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>земельный участок, кадастровый номер 50:29:0040302:15, площадью 1 600 кв. м. с расположенным на нем зданием, кадастровый номер 50:29:0000000:5420, площадью 418 кв. м, по адресу: Московская область, р-н Воскресенский, г Воскресенск, ул. Комсомольская, д. 21.
 Ознакомление с Лотом по предварительной записи по телефону: +7(916)530-05-55; электронная почта: arbitr.aav@gmail.com; по адресу: 121352, Москва, а/я 55.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/eb748396-4381-4eaa-a77c-4698dca0a959</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>754384</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>471.49</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46283.07540509259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46311.91297453704</v>
+        <v>46314.08494212963</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:dd2f7df7-08be-4e42-a6ac-8a158d89df3f_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ОАЗФЦП-223104</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -940,47 +940,47 @@
       <c r="AF3" t="inlineStr">
         <is>
           <t>Земельный участок, кадастровый номер 50:29:0060209:2432, расположенный по адресу: обл. Московская, р-н Воскресенский, г/пос Воскресенск, г. Воскресенск, ул. Зелинского, дом 6а, площадью 3 953 кв. м.
 На земельном участке расположен фундамент, признанный Решением Арбитражного суда Московской области от 06.06.2025 г. по делу №А41-10643/2024 самовольной постройкой, подлежащей приведению в соответствие с нормативно-техническими, строительными, градостроительными нормами и правилами, предъявляемыми к данным видам построек.
 Одновременно с переходом права собственности на земельный участок к покупателю переходят обязательства, установленные вышеуказанным Решением суда: по приведению фундамента в соответствие с нормативно-техническими, строительными, градостроительными нормами и правилами, предъявляемыми к данным видам построек</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/dd2f7df7-08be-4e42-a6ac-8a158d89df3f</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>8767674.939999999</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>2217.98</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.9004689617290944</v>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46281.88405092592</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46311.91984953704</v>
+        <v>46314.08571759259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>