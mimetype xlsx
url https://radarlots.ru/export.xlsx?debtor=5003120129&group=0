--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -826,51 +826,51 @@
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a12b7203-ea8d-49d8-91d3-f28f25df5182</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>526258.28</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>41437.66</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.6353867154356223</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46295.89482638889</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.91972222222</v>
+        <v>46317.93090277778</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:ab11abfc-c2a6-4743-9cbf-fc6fdff2dbb8_3</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>237396-МЭТС-3</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>3</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>