--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -795,47 +795,47 @@
         <is>
           <t>500308090480</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46251.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46344.66666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль марки: RENAULT, модель: Duster, год выпуска: 2016 г., идентификационный номер (VIN): X7LHSRHGD56315091 - предмет залога ПАО "Совкомбанк", Организатор торгов - Сазанова Екатерина Сергеевна - 603024, г. Нижний Новгород, ул. Генкиной, д. 40, пом. 5; e-mail: uristnn91@mail.ru, тел.: 89043937899
 Ознакомление с имуществом – по согласованию с организатором торгов.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/025a0285-7a6e-4289-9d05-6c776371a107</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.27991898148</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.10210648148</v>
+        <v>46318.10453703703</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>